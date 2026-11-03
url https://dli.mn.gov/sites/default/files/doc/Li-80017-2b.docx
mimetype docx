--- v0 (2026-11-01)
+++ v1 (2026-11-03)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="10729564"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="2E754364" w14:textId="63A72E10" w:rsidR="008644EE" w:rsidRPr="008644EE" w:rsidRDefault="0096792E" w:rsidP="008644EE">
           <w:pPr>
             <w:ind w:left="-630"/>
             <w:rPr>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
@@ -1289,85 +1290,65 @@
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F730FE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00F730FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Sa </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">check applicable days) </w:t>
+              <w:t xml:space="preserve"> Sa    (check applicable days) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FC8114D" w14:textId="77777777" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="008644EE" w:rsidP="008644EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="294C8413" w14:textId="41C67D13" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="006F2179" w:rsidP="008644EE">
+          <w:p w14:paraId="294C8413" w14:textId="41C67D13" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="00736036" w:rsidP="008644EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-462344719"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1404,243 +1385,243 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11413" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="2A497EC6" w14:textId="2D52810C" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="008644EE" w:rsidP="008644EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F730FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Specific exemption(s) sought</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60914D44" w14:textId="6048A760" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="006F2179" w:rsidP="008644EE">
+          <w:p w14:paraId="60914D44" w14:textId="6048A760" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="00736036" w:rsidP="008644EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-1153447640"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008644EE" w:rsidRPr="00F730FE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008644EE" w:rsidRPr="00F730FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">  Employment at under 14 years of age.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="414E13A7" w14:textId="5B247708" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="006F2179" w:rsidP="008644EE">
+          <w:p w14:paraId="414E13A7" w14:textId="5B247708" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="00736036" w:rsidP="008644EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="1664586466"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008644EE" w:rsidRPr="00F730FE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008644EE" w:rsidRPr="00F730FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">  Employment before 7 a.m. or after 9 p.m.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B54C15C" w14:textId="4A9401D6" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="006F2179" w:rsidP="008644EE">
+          <w:p w14:paraId="6B54C15C" w14:textId="4A9401D6" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="00736036" w:rsidP="008644EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-9452969"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008644EE" w:rsidRPr="00F730FE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008644EE" w:rsidRPr="00F730FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">  Employment for more than eight hours a day/or more than 40 hours a work week.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D8AE281" w14:textId="35D29E9D" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="006F2179" w:rsidP="008644EE">
+          <w:p w14:paraId="2D8AE281" w14:textId="35D29E9D" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="00736036" w:rsidP="008644EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-1108500399"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008644EE" w:rsidRPr="00F730FE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008644EE" w:rsidRPr="00F730FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">  Employment during school hours on school days. (Attach employment certificate issued by school official.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="442040E9" w14:textId="00645428" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="006F2179" w:rsidP="008644EE">
+          <w:p w14:paraId="442040E9" w14:textId="00645428" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="00736036" w:rsidP="008644EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="501930661"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -1964,51 +1945,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4852" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="304B68A6" w14:textId="77777777" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="008644EE" w:rsidP="008644EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F730FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Applicant relation to minor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57FA625F" w14:textId="10E1FDB5" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="006F2179" w:rsidP="008644EE">
+          <w:p w14:paraId="57FA625F" w14:textId="10E1FDB5" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="00736036" w:rsidP="008644EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="1744294532"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2058,51 +2039,51 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008644EE" w:rsidRPr="00F730FE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008644EE" w:rsidRPr="00F730FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> guardian  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B9CCDF3" w14:textId="48CECEBD" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="006F2179" w:rsidP="008644EE">
+          <w:p w14:paraId="3B9CCDF3" w14:textId="48CECEBD" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="00736036" w:rsidP="008644EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="1904247875"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2444,105 +2425,82 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="09E33A09" w14:textId="77777777" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="008644EE" w:rsidP="008644EE">
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F730FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F12C4E5" w14:textId="7DD14C3C" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="008644EE" w:rsidP="008644EE">
+    <w:p w14:paraId="4F12C4E5" w14:textId="1D37C2B7" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="008644EE" w:rsidP="00AF417F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-630"/>
+        <w:ind w:left="-630" w:right="-540"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F730FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Note</w:t>
+        <w:t xml:space="preserve">Note:  </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00F730FE">
+      <w:r w:rsidR="00AF417F" w:rsidRPr="00AF417F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Exemption</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> permits, or denials letters, will be sent to the applicant at the email address specified on the application form. If no email address is included, the form will be sent via standard mail.</w:t>
+        <w:t>Exemption permits, or denials letters, will be sent to the minor at the address specified on the application form and permits will be emailed to the employer email specified on the application form. If no email address is included, the form will be sent via standard mail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DE72F4" w14:textId="77777777" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="008644EE" w:rsidP="008644EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-630"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04F5A1B1" w14:textId="77777777" w:rsidR="008644EE" w:rsidRPr="00F730FE" w:rsidRDefault="008644EE" w:rsidP="008644EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-630"/>
         <w:rPr>
@@ -2670,64 +2628,64 @@
               </w:rPr>
               <w:t xml:space="preserve"> DENIED</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C5015DF" w14:textId="77777777" w:rsidR="008644EE" w:rsidRPr="008644EE" w:rsidRDefault="008644EE" w:rsidP="008644EE"/>
     <w:sectPr w:rsidR="008644EE" w:rsidRPr="008644EE" w:rsidSect="001B5073">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1440" w:left="1080" w:header="0" w:footer="504" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06B87E8D" w14:textId="77777777" w:rsidR="006F2179" w:rsidRDefault="006F2179" w:rsidP="003432CA">
+    <w:p w14:paraId="334B9B18" w14:textId="77777777" w:rsidR="00736036" w:rsidRDefault="00736036" w:rsidP="003432CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EDB8B43" w14:textId="77777777" w:rsidR="006F2179" w:rsidRDefault="006F2179"/>
+    <w:p w14:paraId="7689C2E7" w14:textId="77777777" w:rsidR="00736036" w:rsidRDefault="00736036"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F5AF4F1" w14:textId="77777777" w:rsidR="006F2179" w:rsidRDefault="006F2179" w:rsidP="003432CA">
+    <w:p w14:paraId="11888B30" w14:textId="77777777" w:rsidR="00736036" w:rsidRDefault="00736036" w:rsidP="003432CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F738F67" w14:textId="77777777" w:rsidR="006F2179" w:rsidRDefault="006F2179"/>
+    <w:p w14:paraId="3E505F0B" w14:textId="77777777" w:rsidR="00736036" w:rsidRDefault="00736036"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2844,64 +2802,64 @@
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00D50D28" w:rsidRPr="00D50D28">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001B5073">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00D50D28" w:rsidRPr="00D50D28">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3A34B4D0" w14:textId="77777777" w:rsidR="004C5027" w:rsidRDefault="004C5027"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F1F0B60" w14:textId="77777777" w:rsidR="006F2179" w:rsidRDefault="006F2179" w:rsidP="003432CA">
+    <w:p w14:paraId="42B72B1E" w14:textId="77777777" w:rsidR="00736036" w:rsidRDefault="00736036" w:rsidP="003432CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45043AD1" w14:textId="77777777" w:rsidR="006F2179" w:rsidRDefault="006F2179"/>
+    <w:p w14:paraId="07FDF472" w14:textId="77777777" w:rsidR="00736036" w:rsidRDefault="00736036"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B7993DF" w14:textId="77777777" w:rsidR="006F2179" w:rsidRDefault="006F2179" w:rsidP="003432CA">
+    <w:p w14:paraId="2F0B6615" w14:textId="77777777" w:rsidR="00736036" w:rsidRDefault="00736036" w:rsidP="003432CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222A9BBE" w14:textId="77777777" w:rsidR="006F2179" w:rsidRDefault="006F2179"/>
+    <w:p w14:paraId="6357F15E" w14:textId="77777777" w:rsidR="00736036" w:rsidRDefault="00736036"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
@@ -5761,61 +5719,62 @@
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1885210336">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1829712837">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="20790808">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1032654997">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="195582242">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1356423502">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008644EE"/>
     <w:rsid w:val="00002DEC"/>
     <w:rsid w:val="00006359"/>
     <w:rsid w:val="000065AC"/>
@@ -5860,50 +5819,51 @@
     <w:rsid w:val="001B5833"/>
     <w:rsid w:val="001C1DC2"/>
     <w:rsid w:val="001C55E0"/>
     <w:rsid w:val="001E5ECF"/>
     <w:rsid w:val="001F5F1F"/>
     <w:rsid w:val="002005B8"/>
     <w:rsid w:val="00210261"/>
     <w:rsid w:val="00211CA3"/>
     <w:rsid w:val="00222A49"/>
     <w:rsid w:val="0022552E"/>
     <w:rsid w:val="00226BD8"/>
     <w:rsid w:val="00241FE9"/>
     <w:rsid w:val="00243CB2"/>
     <w:rsid w:val="00261247"/>
     <w:rsid w:val="002624DC"/>
     <w:rsid w:val="00264652"/>
     <w:rsid w:val="00272E52"/>
     <w:rsid w:val="00275589"/>
     <w:rsid w:val="0027708D"/>
     <w:rsid w:val="00282084"/>
     <w:rsid w:val="00291052"/>
     <w:rsid w:val="002B42F9"/>
     <w:rsid w:val="002B5E79"/>
     <w:rsid w:val="002C0859"/>
     <w:rsid w:val="002D7CF1"/>
+    <w:rsid w:val="002E3285"/>
     <w:rsid w:val="002F1947"/>
     <w:rsid w:val="00306D94"/>
     <w:rsid w:val="003125DF"/>
     <w:rsid w:val="00335736"/>
     <w:rsid w:val="00336E7E"/>
     <w:rsid w:val="003432CA"/>
     <w:rsid w:val="003563D2"/>
     <w:rsid w:val="00376FA5"/>
     <w:rsid w:val="00385911"/>
     <w:rsid w:val="003963B0"/>
     <w:rsid w:val="003A1479"/>
     <w:rsid w:val="003A1813"/>
     <w:rsid w:val="003A563D"/>
     <w:rsid w:val="003B3ADC"/>
     <w:rsid w:val="003B7D82"/>
     <w:rsid w:val="003C4644"/>
     <w:rsid w:val="003C5BE3"/>
     <w:rsid w:val="003F78A4"/>
     <w:rsid w:val="00404332"/>
     <w:rsid w:val="00413A7C"/>
     <w:rsid w:val="004141DD"/>
     <w:rsid w:val="00457139"/>
     <w:rsid w:val="00461804"/>
     <w:rsid w:val="00466810"/>
     <w:rsid w:val="00474105"/>
@@ -5945,50 +5905,51 @@
     <w:rsid w:val="00623D2D"/>
     <w:rsid w:val="00625FD7"/>
     <w:rsid w:val="006337AC"/>
     <w:rsid w:val="006526E4"/>
     <w:rsid w:val="00655345"/>
     <w:rsid w:val="00672536"/>
     <w:rsid w:val="00672A42"/>
     <w:rsid w:val="00681EDC"/>
     <w:rsid w:val="0068649F"/>
     <w:rsid w:val="00687189"/>
     <w:rsid w:val="006977A9"/>
     <w:rsid w:val="00697CCC"/>
     <w:rsid w:val="006B13B7"/>
     <w:rsid w:val="006B2942"/>
     <w:rsid w:val="006B3994"/>
     <w:rsid w:val="006C0E45"/>
     <w:rsid w:val="006C31B3"/>
     <w:rsid w:val="006D4829"/>
     <w:rsid w:val="006D7356"/>
     <w:rsid w:val="006E5A51"/>
     <w:rsid w:val="006F2160"/>
     <w:rsid w:val="006F2179"/>
     <w:rsid w:val="006F3B38"/>
     <w:rsid w:val="00705532"/>
     <w:rsid w:val="007137A4"/>
+    <w:rsid w:val="00736036"/>
     <w:rsid w:val="0074778B"/>
     <w:rsid w:val="0077225E"/>
     <w:rsid w:val="00780E94"/>
     <w:rsid w:val="00793F48"/>
     <w:rsid w:val="007A45E4"/>
     <w:rsid w:val="007B35B2"/>
     <w:rsid w:val="007B4354"/>
     <w:rsid w:val="007C1642"/>
     <w:rsid w:val="007D1FFF"/>
     <w:rsid w:val="007D42A0"/>
     <w:rsid w:val="007E685C"/>
     <w:rsid w:val="007F461B"/>
     <w:rsid w:val="007F6108"/>
     <w:rsid w:val="007F7097"/>
     <w:rsid w:val="008067A6"/>
     <w:rsid w:val="00807B1A"/>
     <w:rsid w:val="008251B3"/>
     <w:rsid w:val="00844F1D"/>
     <w:rsid w:val="0084749F"/>
     <w:rsid w:val="00864202"/>
     <w:rsid w:val="008644EE"/>
     <w:rsid w:val="008B5443"/>
     <w:rsid w:val="008C7EEB"/>
     <w:rsid w:val="008D0DEF"/>
     <w:rsid w:val="008D2256"/>
@@ -6005,50 +5966,51 @@
     <w:rsid w:val="0096792E"/>
     <w:rsid w:val="009810EE"/>
     <w:rsid w:val="00984CC9"/>
     <w:rsid w:val="0099233F"/>
     <w:rsid w:val="009B3BAB"/>
     <w:rsid w:val="009B54A0"/>
     <w:rsid w:val="009C6405"/>
     <w:rsid w:val="009F478E"/>
     <w:rsid w:val="009F66B6"/>
     <w:rsid w:val="00A16AA0"/>
     <w:rsid w:val="00A30799"/>
     <w:rsid w:val="00A452C6"/>
     <w:rsid w:val="00A469C5"/>
     <w:rsid w:val="00A57FE8"/>
     <w:rsid w:val="00A64ECE"/>
     <w:rsid w:val="00A66185"/>
     <w:rsid w:val="00A71CAD"/>
     <w:rsid w:val="00A731A2"/>
     <w:rsid w:val="00A827C1"/>
     <w:rsid w:val="00A93F40"/>
     <w:rsid w:val="00A96F93"/>
     <w:rsid w:val="00AB593C"/>
     <w:rsid w:val="00AB5D5A"/>
     <w:rsid w:val="00AE5772"/>
     <w:rsid w:val="00AF22AD"/>
+    <w:rsid w:val="00AF417F"/>
     <w:rsid w:val="00AF5107"/>
     <w:rsid w:val="00B06264"/>
     <w:rsid w:val="00B07C8F"/>
     <w:rsid w:val="00B275D4"/>
     <w:rsid w:val="00B33562"/>
     <w:rsid w:val="00B55C6B"/>
     <w:rsid w:val="00B61E1A"/>
     <w:rsid w:val="00B629C6"/>
     <w:rsid w:val="00B75051"/>
     <w:rsid w:val="00B859DE"/>
     <w:rsid w:val="00B901E1"/>
     <w:rsid w:val="00B94646"/>
     <w:rsid w:val="00BD0E59"/>
     <w:rsid w:val="00BD1DC1"/>
     <w:rsid w:val="00BE59B9"/>
     <w:rsid w:val="00BF794B"/>
     <w:rsid w:val="00C12D2F"/>
     <w:rsid w:val="00C23C46"/>
     <w:rsid w:val="00C277A8"/>
     <w:rsid w:val="00C309AE"/>
     <w:rsid w:val="00C365CE"/>
     <w:rsid w:val="00C417EB"/>
     <w:rsid w:val="00C528AE"/>
     <w:rsid w:val="00C62C7C"/>
     <w:rsid w:val="00C65AB0"/>
@@ -6714,51 +6676,50 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C87504"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0070CB" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -7768,51 +7729,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cl.permit.dli@state.mn.us" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\bemerson\appdata\local\microsoft\office\MN_DLI_Templates\DLI%20letterhead.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\CThomp\appdata\local\microsoft\office\MN_DLI_Templates\DLI%20letterhead.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="State of Minnesota">
   <a:themeElements>
     <a:clrScheme name="Minnesota Brand Colors">
       <a:dk1>
         <a:srgbClr val="003865"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="DDDDDA"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="003865"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="78BE21"/>
       </a:accent2>
       <a:accent3>
@@ -7962,76 +7923,76 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C32845E5-3069-4F60-BC82-FAFC75178C8D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DLI letterhead</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>339</Words>
-  <Characters>1936</Characters>
+  <Words>350</Words>
+  <Characters>1999</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Application for child labor exemption permit minors under 16 years of age</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2271</CharactersWithSpaces>
+  <CharactersWithSpaces>2345</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Application for child labor exemption permit minors under 16 years of age</dc:title>
   <dc:subject/>
   <dc:creator>Labor Standards, Minnesota Department of Labor and Industry</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus>Active</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Template version">